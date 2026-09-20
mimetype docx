--- v0 (2026-05-07)
+++ v1 (2026-09-20)
@@ -2,62 +2,64 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="45E9E245" w14:textId="0E81A99F" w:rsidR="00A30857" w:rsidRDefault="00A30857" w:rsidP="00A806E3">
+    <w:p w14:paraId="45E9E245" w14:textId="0E81A99F" w:rsidR="00A30857" w:rsidRPr="00AD4824" w:rsidRDefault="00A30857" w:rsidP="00A806E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30857">
-        <w:rPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F4FC229" wp14:editId="48D51D43">
             <wp:extent cx="1989594" cy="540689"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
@@ -70,1406 +72,1325 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2060421" cy="559937"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6040C4CE" w14:textId="073CDDCB" w:rsidR="005B2940" w:rsidRPr="005B2940" w:rsidRDefault="00A806E3" w:rsidP="005B2940">
+    <w:p w14:paraId="1A1F9901" w14:textId="71C6A46B" w:rsidR="00A806E3" w:rsidRPr="00AD4824" w:rsidRDefault="00A806E3" w:rsidP="00A806E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unit Sale </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="5CC5F7EF" w14:textId="77777777" w:rsidR="00E943DB" w:rsidRDefault="00E943DB" w:rsidP="00683E01">
+        <w:t>Unit Sale Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61354C93" w14:textId="6DD794F4" w:rsidR="00162703" w:rsidRPr="00AD4824" w:rsidRDefault="00A30857" w:rsidP="00683E01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ALL </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">SE OF A PROPERTY AT THE MOORINGS CAN BE FOUND AND DOWNLOADED AT </w:t>
+        <w:t xml:space="preserve">Email request to </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00E943DB">
+        <w:r w:rsidR="00162703" w:rsidRPr="00AD4824">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>WWW.THEMOORINGSATEDGEWATER.ORG</w:t>
+          <w:t>Moorings.CAM1@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3401B298" w14:textId="251984F9" w:rsidR="00F108AC" w:rsidRDefault="00F108AC" w:rsidP="00E943DB">
+    <w:p w14:paraId="3401B298" w14:textId="77777777" w:rsidR="00F108AC" w:rsidRPr="00AD4824" w:rsidRDefault="00F108AC" w:rsidP="00683E01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="623BB293" w14:textId="63A1E6F7" w:rsidR="00A8136B" w:rsidRDefault="00004B11" w:rsidP="006C4BAA">
+    <w:p w14:paraId="4B38158D" w14:textId="77777777" w:rsidR="004061E3" w:rsidRPr="00AD4824" w:rsidRDefault="00004B11" w:rsidP="006C4BAA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...77 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These items must be submitted to the Association as a complete package for Board approval of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31512" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a Purchase Application.</w:t>
+      </w:r>
+      <w:r w:rsidR="004061E3" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C31512" w:rsidRPr="00E943DB">
-[...16 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="623BB293" w14:textId="4A262811" w:rsidR="00A8136B" w:rsidRPr="00AD4824" w:rsidRDefault="00A8136B" w:rsidP="006C4BAA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You do not need to log in for these documents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0850DED3" w14:textId="1F4C0EF2" w:rsidR="001B3AEE" w:rsidRPr="00AD4824" w:rsidRDefault="00E249A3" w:rsidP="006C4BAA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Go to </w:t>
+      </w:r>
+      <w:r w:rsidR="00917065" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3AEE" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hemooringsatedgwater.org</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687E04D9" w14:textId="6C69A238" w:rsidR="001B3AEE" w:rsidRPr="00AD4824" w:rsidRDefault="001B3AEE" w:rsidP="006C4BAA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C31512" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Click RESOURCE</w:t>
+      </w:r>
+      <w:r w:rsidR="00917065" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (top right-hand side)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271CF105" w14:textId="6C92FA7C" w:rsidR="001B3AEE" w:rsidRPr="00AD4824" w:rsidRDefault="001B3AEE" w:rsidP="006C4BAA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C31512" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Click DOCUMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591BAE02" w14:textId="7E4E2E28" w:rsidR="001B3AEE" w:rsidRPr="00AD4824" w:rsidRDefault="001B3AEE" w:rsidP="006C4BAA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C31512" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Click PUBLIC DOCUMENTS</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1C57" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E943DB">
-[...56 lines deleted...]
-    <w:p w14:paraId="41D66539" w14:textId="77777777" w:rsidR="00E943DB" w:rsidRDefault="00E943DB" w:rsidP="006C4BAA">
+    </w:p>
+    <w:p w14:paraId="77B3E6B2" w14:textId="09015805" w:rsidR="00DC1C57" w:rsidRPr="00AD4824" w:rsidRDefault="00DC1C57" w:rsidP="006C4BAA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...142 lines deleted...]
-    <w:p w14:paraId="1CD0CB11" w14:textId="123ADB1B" w:rsidR="00A806E3" w:rsidRDefault="00BE4D1D" w:rsidP="00BC4748">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A complete package consists of these 3 items.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD0CB11" w14:textId="123ADB1B" w:rsidR="00A806E3" w:rsidRPr="00AD4824" w:rsidRDefault="00BE4D1D" w:rsidP="00BC4748">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Moorings Purcha</w:t>
       </w:r>
-      <w:r w:rsidR="00F836C3">
-        <w:rPr>
+      <w:r w:rsidR="00F836C3" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00BC4748">
-        <w:rPr>
+      <w:r w:rsidR="00BC4748" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Application</w:t>
       </w:r>
-      <w:r w:rsidR="009C0045" w:rsidRPr="00BC4748">
-        <w:rPr>
+      <w:r w:rsidR="009C0045" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B721EA" w14:textId="0D26A9DD" w:rsidR="00004B11" w:rsidRDefault="00F836C3" w:rsidP="00004B11">
+    <w:p w14:paraId="76B721EA" w14:textId="0D26A9DD" w:rsidR="00004B11" w:rsidRPr="00AD4824" w:rsidRDefault="00F836C3" w:rsidP="00004B11">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Moorings Interview Questions – Buyer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BD2963" w14:textId="2AF7A376" w:rsidR="00DD1CD0" w:rsidRDefault="00D5115D" w:rsidP="00B63976">
+    <w:p w14:paraId="059D2DDC" w14:textId="35A03770" w:rsidR="00C31512" w:rsidRPr="00AD4824" w:rsidRDefault="004061E3" w:rsidP="00004B11">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...35 lines deleted...]
-        </w:numPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$100.00 check </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2449" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>made payable</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31512" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to The Moorings at Edgewater </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D15A251" w14:textId="77777777" w:rsidR="004061E3" w:rsidRPr="00AD4824" w:rsidRDefault="004061E3" w:rsidP="004061E3">
+      <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...21 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="415641E8" w14:textId="0F51A8DC" w:rsidR="004061E3" w:rsidRPr="00AD4824" w:rsidRDefault="004061E3" w:rsidP="004061E3">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Other Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00917065" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="006E7268" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to be Supplied to the Purchaser</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1737C" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00666A60">
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00666A60" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>can be found</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7E36" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F1737C">
-        <w:rPr>
+      <w:r w:rsidR="00F1737C" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>under public documents</w:t>
       </w:r>
-      <w:r w:rsidR="00B63976">
-[...8 lines deleted...]
-    <w:p w14:paraId="64B5B930" w14:textId="585A1508" w:rsidR="006E7268" w:rsidRPr="006E7268" w:rsidRDefault="006E7268" w:rsidP="006E7268">
+    </w:p>
+    <w:p w14:paraId="64B5B930" w14:textId="585A1508" w:rsidR="006E7268" w:rsidRPr="00AD4824" w:rsidRDefault="006E7268" w:rsidP="006E7268">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Moorings</w:t>
       </w:r>
-      <w:r w:rsidR="008956E4">
-        <w:rPr>
+      <w:r w:rsidR="008956E4" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Frequently Asked </w:t>
       </w:r>
-      <w:r w:rsidR="006315C2">
-        <w:rPr>
+      <w:r w:rsidR="006315C2" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Question &amp; Answers</w:t>
       </w:r>
-      <w:r w:rsidR="00EA40BE">
-        <w:rPr>
+      <w:r w:rsidR="00EA40BE" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (State Regulated Form)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8AA0B9" w14:textId="3B129969" w:rsidR="00126041" w:rsidRDefault="00126041" w:rsidP="00F1737C">
+    <w:p w14:paraId="71B3AEEE" w14:textId="0D0DF688" w:rsidR="002B7858" w:rsidRPr="00AD4824" w:rsidRDefault="00126041" w:rsidP="00E7529F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...19 lines deleted...]
-        </w:numPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Moorings Residents Handbook</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C449210" w14:textId="6FB8A0B7" w:rsidR="009D6981" w:rsidRPr="00AD4824" w:rsidRDefault="009D6981" w:rsidP="002B7858">
+      <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="71B3AEEE" w14:textId="77777777" w:rsidR="002B7858" w:rsidRDefault="002B7858" w:rsidP="002B7858">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The documents listed </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40BE" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> require the owner to log in to the website for access</w:t>
+      </w:r>
+      <w:r w:rsidR="00212FAC" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and download</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF9673A" w14:textId="7B42E459" w:rsidR="00CB15EC" w:rsidRPr="00AD4824" w:rsidRDefault="00CB15EC" w:rsidP="00CB15EC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3C449210" w14:textId="6C1EA701" w:rsidR="009D6981" w:rsidRPr="00B63976" w:rsidRDefault="00B63976" w:rsidP="002B7858">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Click RESOURCE (top right-hand side)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3887C766" w14:textId="2429E61B" w:rsidR="00CB15EC" w:rsidRPr="00AD4824" w:rsidRDefault="00CB15EC" w:rsidP="002B7858">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...141 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Click DOCUMENTS </w:t>
       </w:r>
-      <w:r w:rsidR="007D66D3">
-[...8 lines deleted...]
-    <w:p w14:paraId="60BD0F2B" w14:textId="4EF26934" w:rsidR="000D4CA4" w:rsidRDefault="000D4CA4" w:rsidP="000D4CA4">
+    </w:p>
+    <w:p w14:paraId="60BD0F2B" w14:textId="596412DB" w:rsidR="000D4CA4" w:rsidRPr="00AD4824" w:rsidRDefault="000D4CA4" w:rsidP="000D4CA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaration </w:t>
       </w:r>
-      <w:r w:rsidR="00162752">
-[...24 lines deleted...]
-    <w:p w14:paraId="16FB292D" w14:textId="30081536" w:rsidR="00162752" w:rsidRDefault="00D63865" w:rsidP="000D4CA4">
+      <w:r w:rsidR="00162752" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00B578E7" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bylaws</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FB292D" w14:textId="14736566" w:rsidR="00162752" w:rsidRPr="00AD4824" w:rsidRDefault="00D63865" w:rsidP="000D4CA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Current Budget</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38409C2C" w14:textId="14D7E42E" w:rsidR="00D63865" w:rsidRDefault="00972E22" w:rsidP="000D4CA4">
+    <w:p w14:paraId="38409C2C" w14:textId="22107182" w:rsidR="00D63865" w:rsidRPr="00AD4824" w:rsidRDefault="00F66D4E" w:rsidP="000D4CA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="44728DE0" w14:textId="1C82304E" w:rsidR="00865595" w:rsidRDefault="00212FAC" w:rsidP="000D4CA4">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Current</w:t>
+      </w:r>
+      <w:r w:rsidR="00865595" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Audit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44728DE0" w14:textId="366E9D7C" w:rsidR="00865595" w:rsidRPr="00AD4824" w:rsidRDefault="00212FAC" w:rsidP="000D4CA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="2AFAA244" w14:textId="27CE0A94" w:rsidR="00212FAC" w:rsidRDefault="00212FAC" w:rsidP="000D4CA4">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Current Financials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFAA244" w14:textId="27CE0A94" w:rsidR="00212FAC" w:rsidRPr="00AD4824" w:rsidRDefault="00212FAC" w:rsidP="000D4CA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Meeting Minutes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0982C5BC" w14:textId="7A30DB33" w:rsidR="00AE5FB7" w:rsidRDefault="00AE5FB7" w:rsidP="000D4CA4">
+    <w:p w14:paraId="1314B88F" w14:textId="30102902" w:rsidR="009D6981" w:rsidRPr="00AD4824" w:rsidRDefault="00AE5FB7" w:rsidP="002B7858">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insurance Summary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F7E998" w14:textId="0A5EAD4D" w:rsidR="00512D7B" w:rsidRDefault="00972E22" w:rsidP="008C4B08">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="29F7E998" w14:textId="12B02B67" w:rsidR="00512D7B" w:rsidRPr="00AD4824" w:rsidRDefault="00512D7B" w:rsidP="002B7858">
+      <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="10B7E093" w14:textId="00C95ED4" w:rsidR="00512D7B" w:rsidRDefault="00512D7B" w:rsidP="00512D7B">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Requests</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3307" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B7E093" w14:textId="3001D449" w:rsidR="00512D7B" w:rsidRPr="00AD4824" w:rsidRDefault="00512D7B" w:rsidP="00512D7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...21 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insurance Certificate </w:t>
+      </w:r>
+      <w:r w:rsidR="00706865" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C9688B">
-        <w:rPr>
+      <w:r w:rsidR="00706865" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23B71" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Certificate of Insurance</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7FF3" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9688B" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Form </w:t>
       </w:r>
-      <w:r w:rsidR="004E7FF3">
-        <w:rPr>
+      <w:r w:rsidR="004E7FF3" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>can be found under</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715C31D8" w14:textId="2219EDF6" w:rsidR="004E7FF3" w:rsidRDefault="004E7FF3" w:rsidP="004E7FF3">
+    <w:p w14:paraId="715C31D8" w14:textId="06D28878" w:rsidR="004E7FF3" w:rsidRPr="00AD4824" w:rsidRDefault="004E7FF3" w:rsidP="004E7FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="735"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Documents</w:t>
       </w:r>
-      <w:r w:rsidR="00B50BC3">
-[...8 lines deleted...]
-    <w:p w14:paraId="2D5E880F" w14:textId="08F94D9A" w:rsidR="00AB7338" w:rsidRDefault="00AB7338" w:rsidP="00AB7338">
+      <w:r w:rsidR="00BA335E" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the website. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50BC3" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Follow the instructions on the form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5E880F" w14:textId="7A6B7027" w:rsidR="00AB7338" w:rsidRPr="00AD4824" w:rsidRDefault="00AB7338" w:rsidP="00AB7338">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-        <w:r w:rsidR="004E3716" w:rsidRPr="00A50D6E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sprinkler Certificate – Email the </w:t>
+      </w:r>
+      <w:r w:rsidR="00706865" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LCAM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="004E3716" w:rsidRPr="00AD4824">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>moorings.cam1@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004E3716">
-        <w:rPr>
+      <w:r w:rsidR="004E3716" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548759F3" w14:textId="77777777" w:rsidR="00B63976" w:rsidRDefault="00B63976" w:rsidP="00B63976">
+    <w:p w14:paraId="3A745501" w14:textId="46F48968" w:rsidR="001F1513" w:rsidRPr="00AD4824" w:rsidRDefault="000E7DC1" w:rsidP="004E3716">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0610D011" w14:textId="2C81E5ED" w:rsidR="00F836C3" w:rsidRPr="002B7858" w:rsidRDefault="00B63976" w:rsidP="002B7858">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estoppel </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1513" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Request</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7529F" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1513" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61026" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4824" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Please log on to Homewisedocs.com and file your request. Casey Management processes all estoppels directly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460405B1" w14:textId="3D78D95A" w:rsidR="00A806E3" w:rsidRPr="00AD4824" w:rsidRDefault="00A51D6A" w:rsidP="006C4BAA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...23 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Condo Questionnaire</w:t>
+      </w:r>
+      <w:r w:rsidR="0084645A" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD6487" w:rsidRPr="002B7858">
-[...18 lines deleted...]
-    <w:sectPr w:rsidR="00A806E3" w:rsidRPr="006C4BAA" w:rsidSect="00BC7E74">
+      <w:r w:rsidR="00ED131D" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>May</w:t>
+      </w:r>
+      <w:r w:rsidR="00C152F0" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be requested to the LCAM at moorings.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7529F" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cam1@gmail.com.  There is a $200.00 fee made payable to The Moorings at Edgewater.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6487" w:rsidRPr="00AD4824">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A806E3" w:rsidRPr="00AD4824" w:rsidSect="00AC281D">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="90" w:right="630" w:bottom="0" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="90" w:right="1440" w:bottom="0" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
@@ -1835,231 +1756,214 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1627589844">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1950968722">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="361367925">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="301349255">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00574C07"/>
     <w:rsid w:val="00004B11"/>
     <w:rsid w:val="000533CE"/>
-    <w:rsid w:val="00092F1E"/>
     <w:rsid w:val="000D30F2"/>
     <w:rsid w:val="000D4CA4"/>
-    <w:rsid w:val="00112403"/>
+    <w:rsid w:val="000E7DC1"/>
     <w:rsid w:val="001152CE"/>
-    <w:rsid w:val="001225B8"/>
     <w:rsid w:val="00126041"/>
-    <w:rsid w:val="00130D35"/>
     <w:rsid w:val="00150A35"/>
     <w:rsid w:val="00152921"/>
     <w:rsid w:val="00162703"/>
     <w:rsid w:val="00162752"/>
     <w:rsid w:val="00166021"/>
     <w:rsid w:val="00171CDE"/>
     <w:rsid w:val="001B3AEE"/>
     <w:rsid w:val="001B4ECF"/>
     <w:rsid w:val="001E3307"/>
+    <w:rsid w:val="001F1513"/>
     <w:rsid w:val="002031CB"/>
     <w:rsid w:val="00212FAC"/>
-    <w:rsid w:val="002135B4"/>
     <w:rsid w:val="00285078"/>
     <w:rsid w:val="00296F2A"/>
     <w:rsid w:val="002B7858"/>
-    <w:rsid w:val="003348F6"/>
-    <w:rsid w:val="00335A7E"/>
     <w:rsid w:val="0035263E"/>
-    <w:rsid w:val="00383F7E"/>
     <w:rsid w:val="003A6EE5"/>
     <w:rsid w:val="004061E3"/>
-    <w:rsid w:val="0041664B"/>
     <w:rsid w:val="00437FB9"/>
     <w:rsid w:val="00456AA2"/>
     <w:rsid w:val="0046584D"/>
-    <w:rsid w:val="00473D21"/>
     <w:rsid w:val="004C50AF"/>
     <w:rsid w:val="004E3716"/>
     <w:rsid w:val="004E7FF3"/>
     <w:rsid w:val="004F0686"/>
     <w:rsid w:val="004F135F"/>
     <w:rsid w:val="00501C70"/>
     <w:rsid w:val="00512D7B"/>
     <w:rsid w:val="00531BD9"/>
     <w:rsid w:val="00540B0F"/>
     <w:rsid w:val="005543A3"/>
     <w:rsid w:val="00565A21"/>
     <w:rsid w:val="00570949"/>
     <w:rsid w:val="00574C07"/>
     <w:rsid w:val="0058343C"/>
     <w:rsid w:val="005873C5"/>
-    <w:rsid w:val="005A0577"/>
-    <w:rsid w:val="005B2940"/>
     <w:rsid w:val="005B7E36"/>
     <w:rsid w:val="005C5984"/>
     <w:rsid w:val="005C5C30"/>
     <w:rsid w:val="005C7F3F"/>
     <w:rsid w:val="005F54A5"/>
+    <w:rsid w:val="00630A22"/>
     <w:rsid w:val="006315C2"/>
-    <w:rsid w:val="00641ABC"/>
     <w:rsid w:val="00645D5E"/>
     <w:rsid w:val="00666A60"/>
     <w:rsid w:val="00683E01"/>
     <w:rsid w:val="006863B2"/>
     <w:rsid w:val="006962F0"/>
     <w:rsid w:val="006C4BAA"/>
     <w:rsid w:val="006C73D5"/>
     <w:rsid w:val="006E4694"/>
     <w:rsid w:val="006E7268"/>
     <w:rsid w:val="0070364A"/>
+    <w:rsid w:val="00706865"/>
+    <w:rsid w:val="00714837"/>
     <w:rsid w:val="00717D5A"/>
     <w:rsid w:val="007504A5"/>
     <w:rsid w:val="007513D1"/>
-    <w:rsid w:val="00761921"/>
     <w:rsid w:val="00781DC0"/>
     <w:rsid w:val="007914B7"/>
     <w:rsid w:val="007922CE"/>
     <w:rsid w:val="007B54E8"/>
     <w:rsid w:val="007C26FC"/>
     <w:rsid w:val="007D1493"/>
-    <w:rsid w:val="007D66D3"/>
     <w:rsid w:val="00842ABD"/>
+    <w:rsid w:val="0084645A"/>
     <w:rsid w:val="0086020D"/>
     <w:rsid w:val="00865595"/>
     <w:rsid w:val="008956E4"/>
-    <w:rsid w:val="008B2FEC"/>
+    <w:rsid w:val="008B2ED7"/>
     <w:rsid w:val="008F2449"/>
     <w:rsid w:val="00917065"/>
     <w:rsid w:val="00957E26"/>
-    <w:rsid w:val="0097171B"/>
-    <w:rsid w:val="00972E22"/>
     <w:rsid w:val="00994412"/>
     <w:rsid w:val="00997869"/>
     <w:rsid w:val="009A67C1"/>
     <w:rsid w:val="009B333E"/>
     <w:rsid w:val="009C0045"/>
     <w:rsid w:val="009D6981"/>
     <w:rsid w:val="00A0155D"/>
     <w:rsid w:val="00A1475A"/>
     <w:rsid w:val="00A23B71"/>
     <w:rsid w:val="00A30857"/>
     <w:rsid w:val="00A323B2"/>
-    <w:rsid w:val="00A52191"/>
+    <w:rsid w:val="00A51D6A"/>
     <w:rsid w:val="00A806E3"/>
     <w:rsid w:val="00A8136B"/>
     <w:rsid w:val="00AA6A89"/>
     <w:rsid w:val="00AB6046"/>
     <w:rsid w:val="00AB7338"/>
     <w:rsid w:val="00AC281D"/>
     <w:rsid w:val="00AC4354"/>
+    <w:rsid w:val="00AD4824"/>
     <w:rsid w:val="00AD6487"/>
     <w:rsid w:val="00AE5FB7"/>
     <w:rsid w:val="00B006F7"/>
     <w:rsid w:val="00B03F9B"/>
-    <w:rsid w:val="00B14A73"/>
-    <w:rsid w:val="00B15428"/>
     <w:rsid w:val="00B30922"/>
     <w:rsid w:val="00B50BC3"/>
-    <w:rsid w:val="00B63976"/>
+    <w:rsid w:val="00B578E7"/>
     <w:rsid w:val="00B66995"/>
     <w:rsid w:val="00B710E7"/>
+    <w:rsid w:val="00BA335E"/>
     <w:rsid w:val="00BC4748"/>
     <w:rsid w:val="00BC75ED"/>
-    <w:rsid w:val="00BC7E74"/>
     <w:rsid w:val="00BE4D1D"/>
     <w:rsid w:val="00C05BB6"/>
+    <w:rsid w:val="00C152F0"/>
     <w:rsid w:val="00C31512"/>
     <w:rsid w:val="00C61CDA"/>
     <w:rsid w:val="00C77CC4"/>
     <w:rsid w:val="00C9688B"/>
-    <w:rsid w:val="00CA2C6E"/>
     <w:rsid w:val="00CB15EC"/>
     <w:rsid w:val="00CB3972"/>
     <w:rsid w:val="00CF41B6"/>
-    <w:rsid w:val="00D25CF4"/>
-    <w:rsid w:val="00D5115D"/>
+    <w:rsid w:val="00D533FD"/>
+    <w:rsid w:val="00D61026"/>
     <w:rsid w:val="00D61361"/>
     <w:rsid w:val="00D63865"/>
     <w:rsid w:val="00D731D3"/>
-    <w:rsid w:val="00D93A81"/>
-    <w:rsid w:val="00D96CC8"/>
     <w:rsid w:val="00DA5606"/>
     <w:rsid w:val="00DC007D"/>
     <w:rsid w:val="00DC1C57"/>
-    <w:rsid w:val="00DD1CD0"/>
     <w:rsid w:val="00DD6430"/>
     <w:rsid w:val="00DE3988"/>
     <w:rsid w:val="00DF75A6"/>
     <w:rsid w:val="00E1141B"/>
     <w:rsid w:val="00E249A3"/>
     <w:rsid w:val="00E27970"/>
     <w:rsid w:val="00E42475"/>
     <w:rsid w:val="00E44B8B"/>
-    <w:rsid w:val="00E511B1"/>
-    <w:rsid w:val="00E943DB"/>
+    <w:rsid w:val="00E7529F"/>
     <w:rsid w:val="00EA05EF"/>
     <w:rsid w:val="00EA40BE"/>
     <w:rsid w:val="00EC5A58"/>
-    <w:rsid w:val="00EC7742"/>
+    <w:rsid w:val="00ED131D"/>
     <w:rsid w:val="00ED623E"/>
     <w:rsid w:val="00F108AC"/>
     <w:rsid w:val="00F1737C"/>
-    <w:rsid w:val="00F20CBB"/>
     <w:rsid w:val="00F459CA"/>
+    <w:rsid w:val="00F66D4E"/>
     <w:rsid w:val="00F836C3"/>
     <w:rsid w:val="00F8548E"/>
     <w:rsid w:val="00FE3483"/>
-    <w:rsid w:val="00FF2DE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="717A0BC7"/>
@@ -2555,51 +2459,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="677730941">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themooringsatedgewater.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.THEMOORINGSATEDGEWATER.ORG" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moorings.cam1@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moorings.cam1@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moorings.cam1@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Moorings.CAM1@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2874,70 +2778,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A25705E4-6752-4E18-81BD-BC6EF910DC27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>276</Words>
-  <Characters>1577</Characters>
+  <Words>252</Words>
+  <Characters>1437</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1850</CharactersWithSpaces>
+  <CharactersWithSpaces>1686</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>